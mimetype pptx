--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R03271c6e17e74532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R009dd52d06cf4c90" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01dfe583861a4f60"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf08ec5a1e6f24f71"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcb49389ad05c4359"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re0a985abdfec4ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb27359691e9c4892"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R694914310b82476a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbc72425f06cc438f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0843b8d143de4994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2f220fe1918a4527"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra879265eb3ed4afe"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01dfe583861a4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb49389ad05c4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5ab51676b7314da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75d9a6025896426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37ee6c33df6d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R302746ed6ca34441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re0a985abdfec4ae2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb74ea4fee1ee4d93" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf08ec5a1e6f24f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb27359691e9c4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R694914310b82476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc72425f06cc438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0843b8d143de4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2f220fe1918a4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra879265eb3ed4afe" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4da4bd5a0dba42f9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b68fe75aaa84bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6f9d58be0dbc406d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R671b85e7be9e4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6dd9ea86760640ea" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1b68fe75aaa84bc4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R671b85e7be9e4fb5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rca194ccc65c0472c" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0010f934b3a44db4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4382d6efee714939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbdc9effee8314f97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11dbe7829c5c44f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1b9a060487a94aef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc59ec9aa7e684a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R063e2ce6dae24133" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>